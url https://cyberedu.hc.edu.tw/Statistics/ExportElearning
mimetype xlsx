--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69913d41936a4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d62814ed0246f182ab9d7ef60d032c.psmdcp" Id="Ra04be0a334b64e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150d8e0db16a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17d3101dd1d340359894943b5718e498.psmdcp" Id="R9b23b02ea4b24f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="數位研習統計" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>新竹市 114 學年數位研習統計（含非編制人員）</x:t>
   </x:si>
   <x:si>
     <x:t>學校代碼</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>數位實驗高中</x:t>
   </x:si>
   <x:si>
     <x:t>61.54%</x:t>
   </x:si>
   <x:si>
     <x:t>53.85%</x:t>
   </x:si>
   <x:si>
     <x:t>76.92%</x:t>
   </x:si>
   <x:si>
     <x:t>183501</x:t>
   </x:si>
   <x:si>
     <x:t>建華國中</x:t>
   </x:si>
   <x:si>
     <x:t>101.39%</x:t>
   </x:si>
   <x:si>
     <x:t>109.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>68.06%</x:t>
+    <x:t>69.44%</x:t>
   </x:si>
   <x:si>
     <x:t>183502</x:t>
   </x:si>
   <x:si>
     <x:t>培英國中</x:t>
   </x:si>
   <x:si>
     <x:t>96.00%</x:t>
   </x:si>
   <x:si>
     <x:t>97.00%</x:t>
   </x:si>
   <x:si>
     <x:t>96.50%</x:t>
   </x:si>
   <x:si>
     <x:t>183503</x:t>
   </x:si>
   <x:si>
     <x:t>光華國中</x:t>
   </x:si>
   <x:si>
     <x:t>100.62%</x:t>
   </x:si>
@@ -163,51 +163,54 @@
   <x:si>
     <x:t>94.44%</x:t>
   </x:si>
   <x:si>
     <x:t>183504</x:t>
   </x:si>
   <x:si>
     <x:t>育賢國中</x:t>
   </x:si>
   <x:si>
     <x:t>101.74%</x:t>
   </x:si>
   <x:si>
     <x:t>97.39%</x:t>
   </x:si>
   <x:si>
     <x:t>183505</x:t>
   </x:si>
   <x:si>
     <x:t>光武國中</x:t>
   </x:si>
   <x:si>
     <x:t>99.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>89.93%</x:t>
+    <x:t>98.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89.21%</x:t>
   </x:si>
   <x:si>
     <x:t>183508</x:t>
   </x:si>
   <x:si>
     <x:t>南華國中</x:t>
   </x:si>
   <x:si>
     <x:t>123.33%</x:t>
   </x:si>
   <x:si>
     <x:t>113.33%</x:t>
   </x:si>
   <x:si>
     <x:t>183509</x:t>
   </x:si>
   <x:si>
     <x:t>富禮國中</x:t>
   </x:si>
   <x:si>
     <x:t>119.23%</x:t>
   </x:si>
   <x:si>
     <x:t>111.54%</x:t>
   </x:si>
@@ -259,56 +262,56 @@
   <x:si>
     <x:t>107.14%</x:t>
   </x:si>
   <x:si>
     <x:t>82.14%</x:t>
   </x:si>
   <x:si>
     <x:t>183515</x:t>
   </x:si>
   <x:si>
     <x:t>竹光國中</x:t>
   </x:si>
   <x:si>
     <x:t>112.63%</x:t>
   </x:si>
   <x:si>
     <x:t>111.58%</x:t>
   </x:si>
   <x:si>
     <x:t>183516</x:t>
   </x:si>
   <x:si>
     <x:t>華德福實校國中</x:t>
   </x:si>
   <x:si>
+    <x:t>111.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>88.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>66.67%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>183601</x:t>
   </x:si>
   <x:si>
     <x:t>新竹國小</x:t>
   </x:si>
   <x:si>
     <x:t>112.05%</x:t>
   </x:si>
   <x:si>
     <x:t>113.25%</x:t>
   </x:si>
   <x:si>
     <x:t>103.61%</x:t>
   </x:si>
   <x:si>
     <x:t>183602</x:t>
   </x:si>
   <x:si>
     <x:t>北門國小</x:t>
   </x:si>
   <x:si>
     <x:t>123.68%</x:t>
   </x:si>
   <x:si>
     <x:t>127.63%</x:t>
@@ -316,192 +319,198 @@
   <x:si>
     <x:t>183603</x:t>
   </x:si>
   <x:si>
     <x:t>民富國小</x:t>
   </x:si>
   <x:si>
     <x:t>103.57%</x:t>
   </x:si>
   <x:si>
     <x:t>84.29%</x:t>
   </x:si>
   <x:si>
     <x:t>183604</x:t>
   </x:si>
   <x:si>
     <x:t>東門國小</x:t>
   </x:si>
   <x:si>
     <x:t>113.04%</x:t>
   </x:si>
   <x:si>
     <x:t>113.91%</x:t>
   </x:si>
   <x:si>
+    <x:t>102.61%</x:t>
+  </x:si>
+  <x:si>
     <x:t>183605</x:t>
   </x:si>
   <x:si>
     <x:t>西門國小</x:t>
   </x:si>
   <x:si>
     <x:t>109.62%</x:t>
   </x:si>
   <x:si>
     <x:t>107.69%</x:t>
   </x:si>
   <x:si>
     <x:t>106.73%</x:t>
   </x:si>
   <x:si>
     <x:t>183606</x:t>
   </x:si>
   <x:si>
     <x:t>竹蓮國小</x:t>
   </x:si>
   <x:si>
-    <x:t>119.05%</x:t>
-[...2 lines deleted...]
-    <x:t>102.38%</x:t>
+    <x:t>121.43%</x:t>
   </x:si>
   <x:si>
     <x:t>183607</x:t>
   </x:si>
   <x:si>
     <x:t>東園國小</x:t>
   </x:si>
   <x:si>
     <x:t>99.29%</x:t>
   </x:si>
   <x:si>
     <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>183608</x:t>
   </x:si>
   <x:si>
     <x:t>三民國小</x:t>
   </x:si>
   <x:si>
     <x:t>109.92%</x:t>
   </x:si>
   <x:si>
     <x:t>109.16%</x:t>
   </x:si>
   <x:si>
     <x:t>99.24%</x:t>
   </x:si>
   <x:si>
     <x:t>183609</x:t>
   </x:si>
   <x:si>
     <x:t>龍山國小</x:t>
   </x:si>
   <x:si>
     <x:t>107.55%</x:t>
   </x:si>
   <x:si>
     <x:t>108.49%</x:t>
   </x:si>
   <x:si>
     <x:t>87.74%</x:t>
   </x:si>
   <x:si>
     <x:t>183610</x:t>
   </x:si>
   <x:si>
     <x:t>關東國小</x:t>
   </x:si>
   <x:si>
-    <x:t>113.16%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>111.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>107.89%</x:t>
+    <x:t>109.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106.14%</x:t>
   </x:si>
   <x:si>
     <x:t>183611</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">載熙國小 </x:t>
   </x:si>
   <x:si>
     <x:t>113.00%</x:t>
   </x:si>
   <x:si>
     <x:t>108.00%</x:t>
   </x:si>
   <x:si>
     <x:t>103.00%</x:t>
   </x:si>
   <x:si>
     <x:t>183612</x:t>
   </x:si>
   <x:si>
     <x:t>南寮國小</x:t>
   </x:si>
   <x:si>
-    <x:t>115.94%</x:t>
+    <x:t>111.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114.49%</x:t>
   </x:si>
   <x:si>
     <x:t>183613</x:t>
   </x:si>
   <x:si>
     <x:t>建功國小</x:t>
   </x:si>
   <x:si>
     <x:t>111.76%</x:t>
   </x:si>
   <x:si>
     <x:t>90.59%</x:t>
   </x:si>
   <x:si>
     <x:t>183614</x:t>
   </x:si>
   <x:si>
     <x:t>水源國小</x:t>
   </x:si>
   <x:si>
     <x:t>126.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>117.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>183615</x:t>
   </x:si>
   <x:si>
     <x:t>香山國小</x:t>
   </x:si>
   <x:si>
-    <x:t>108.33%</x:t>
-[...5 lines deleted...]
-    <x:t>83.33%</x:t>
+    <x:t>106.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81.94%</x:t>
   </x:si>
   <x:si>
     <x:t>183616</x:t>
   </x:si>
   <x:si>
     <x:t>虎林國小</x:t>
   </x:si>
   <x:si>
     <x:t>129.03%</x:t>
   </x:si>
   <x:si>
     <x:t>70.97%</x:t>
   </x:si>
   <x:si>
     <x:t>183617</x:t>
   </x:si>
   <x:si>
     <x:t>港南國小</x:t>
   </x:si>
   <x:si>
     <x:t>130.77%</x:t>
   </x:si>
   <x:si>
     <x:t>138.46%</x:t>
   </x:si>
@@ -607,78 +616,78 @@
   <x:si>
     <x:t>陽光國小</x:t>
   </x:si>
   <x:si>
     <x:t>120.00%</x:t>
   </x:si>
   <x:si>
     <x:t>105.45%</x:t>
   </x:si>
   <x:si>
     <x:t>183628</x:t>
   </x:si>
   <x:si>
     <x:t>科園國小</x:t>
   </x:si>
   <x:si>
     <x:t>112.90%</x:t>
   </x:si>
   <x:si>
     <x:t>183629</x:t>
   </x:si>
   <x:si>
     <x:t>高峰國小</x:t>
   </x:si>
   <x:si>
-    <x:t>121.43%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>110.71%</x:t>
   </x:si>
   <x:si>
     <x:t>183630</x:t>
   </x:si>
   <x:si>
     <x:t>青草湖國小</x:t>
   </x:si>
   <x:si>
     <x:t>116.67%</x:t>
   </x:si>
   <x:si>
     <x:t>123.81%</x:t>
   </x:si>
   <x:si>
     <x:t>111.90%</x:t>
   </x:si>
   <x:si>
     <x:t>183631</x:t>
   </x:si>
   <x:si>
     <x:t>華德福實校國小</x:t>
   </x:si>
   <x:si>
-    <x:t>64.29%</x:t>
+    <x:t>92.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.00%</x:t>
   </x:si>
   <x:si>
     <x:t>183632</x:t>
   </x:si>
   <x:si>
     <x:t>關埔國小</x:t>
   </x:si>
   <x:si>
     <x:t>106.61%</x:t>
   </x:si>
   <x:si>
     <x:t>107.44%</x:t>
   </x:si>
   <x:si>
     <x:t>105.79%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
@@ -1182,51 +1191,51 @@
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D7" s="0">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D8" s="0">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="0">
         <x:v>194</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
@@ -1286,1197 +1295,1197 @@
       </x:c>
       <x:c r="F10" s="0">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D11" s="0">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F12" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D14" s="0">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F14" s="0">
         <x:v>257</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D15" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F15" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C18" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="0">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="0">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D19" s="0">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F19" s="0">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H19" s="0">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="0">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D20" s="0">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D21" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="0">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D22" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F23" s="0">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="0">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F24" s="0">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="0">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="0">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F26" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="0">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D27" s="0">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="0">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H27" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="0">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D28" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F28" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D29" s="0">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F29" s="0">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H29" s="0">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C30" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D30" s="0">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F30" s="0">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D31" s="0">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F31" s="0">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F32" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D33" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F33" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F34" s="0">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C35" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F35" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C36" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D36" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F36" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H36" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C37" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D37" s="0">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F37" s="0">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C38" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D38" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C39" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D39" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F39" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C40" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D40" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F40" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C41" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D41" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F41" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F42" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C43" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D43" s="0">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F43" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H43" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C44" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F44" s="0">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D45" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F45" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C46" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F46" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C47" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D47" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F47" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C48" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D48" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F48" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H48" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C49" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="0">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F49" s="0">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C50" s="0">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D50" s="0">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F50" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>數位研習統計</vt:lpstr>
       <vt:lpstr>數位研習統計!Print_Area</vt:lpstr>
       <vt:lpstr>數位研習統計!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>