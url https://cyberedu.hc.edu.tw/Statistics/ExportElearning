--- v1 (2026-05-12)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150d8e0db16a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17d3101dd1d340359894943b5718e498.psmdcp" Id="R9b23b02ea4b24f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7bbbea8a8bb44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80fff1f60e254c9781a0d29b589b5af8.psmdcp" Id="R09c52ef319ad46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="數位研習統計" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>新竹市 114 學年數位研習統計（含非編制人員）</x:t>
   </x:si>
   <x:si>
     <x:t>學校代碼</x:t>
   </x:si>
   <x:si>
@@ -106,98 +106,95 @@
   <x:si>
     <x:t>183314</x:t>
   </x:si>
   <x:si>
     <x:t>數位實驗高中</x:t>
   </x:si>
   <x:si>
     <x:t>61.54%</x:t>
   </x:si>
   <x:si>
     <x:t>53.85%</x:t>
   </x:si>
   <x:si>
     <x:t>76.92%</x:t>
   </x:si>
   <x:si>
     <x:t>183501</x:t>
   </x:si>
   <x:si>
     <x:t>建華國中</x:t>
   </x:si>
   <x:si>
     <x:t>101.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>109.72%</x:t>
-[...2 lines deleted...]
-    <x:t>69.44%</x:t>
+    <x:t>108.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80.56%</x:t>
   </x:si>
   <x:si>
     <x:t>183502</x:t>
   </x:si>
   <x:si>
     <x:t>培英國中</x:t>
   </x:si>
   <x:si>
+    <x:t>95.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>96.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>97.00%</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>183503</x:t>
   </x:si>
   <x:si>
     <x:t>光華國中</x:t>
   </x:si>
   <x:si>
     <x:t>100.62%</x:t>
   </x:si>
   <x:si>
+    <x:t>94.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>育賢國中</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>100.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>94.44%</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>183505</x:t>
   </x:si>
   <x:si>
     <x:t>光武國中</x:t>
   </x:si>
   <x:si>
     <x:t>99.28%</x:t>
   </x:si>
   <x:si>
     <x:t>98.56%</x:t>
   </x:si>
   <x:si>
     <x:t>89.21%</x:t>
   </x:si>
   <x:si>
     <x:t>183508</x:t>
   </x:si>
   <x:si>
     <x:t>南華國中</x:t>
   </x:si>
   <x:si>
     <x:t>123.33%</x:t>
   </x:si>
   <x:si>
     <x:t>113.33%</x:t>
@@ -217,89 +214,92 @@
   <x:si>
     <x:t>88.46%</x:t>
   </x:si>
   <x:si>
     <x:t>183510</x:t>
   </x:si>
   <x:si>
     <x:t>三民國中</x:t>
   </x:si>
   <x:si>
     <x:t>121.80%</x:t>
   </x:si>
   <x:si>
     <x:t>108.06%</x:t>
   </x:si>
   <x:si>
     <x:t>183511</x:t>
   </x:si>
   <x:si>
     <x:t>內湖國中</x:t>
   </x:si>
   <x:si>
     <x:t>95.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>91.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>183512</x:t>
   </x:si>
   <x:si>
     <x:t>虎林國中</x:t>
   </x:si>
   <x:si>
     <x:t>136.59%</x:t>
   </x:si>
   <x:si>
     <x:t>134.15%</x:t>
   </x:si>
   <x:si>
     <x:t>121.95%</x:t>
   </x:si>
   <x:si>
     <x:t>183514</x:t>
   </x:si>
   <x:si>
     <x:t>新科國中</x:t>
   </x:si>
   <x:si>
     <x:t>107.14%</x:t>
   </x:si>
   <x:si>
     <x:t>82.14%</x:t>
   </x:si>
   <x:si>
     <x:t>183515</x:t>
   </x:si>
   <x:si>
     <x:t>竹光國中</x:t>
   </x:si>
   <x:si>
-    <x:t>112.63%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>111.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>110.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>183516</x:t>
   </x:si>
   <x:si>
     <x:t>華德福實校國中</x:t>
   </x:si>
   <x:si>
     <x:t>111.11%</x:t>
   </x:si>
   <x:si>
     <x:t>88.89%</x:t>
   </x:si>
   <x:si>
     <x:t>183601</x:t>
   </x:si>
   <x:si>
     <x:t>新竹國小</x:t>
   </x:si>
   <x:si>
     <x:t>112.05%</x:t>
   </x:si>
   <x:si>
     <x:t>113.25%</x:t>
   </x:si>
   <x:si>
     <x:t>103.61%</x:t>
@@ -319,375 +319,375 @@
   <x:si>
     <x:t>183603</x:t>
   </x:si>
   <x:si>
     <x:t>民富國小</x:t>
   </x:si>
   <x:si>
     <x:t>103.57%</x:t>
   </x:si>
   <x:si>
     <x:t>84.29%</x:t>
   </x:si>
   <x:si>
     <x:t>183604</x:t>
   </x:si>
   <x:si>
     <x:t>東門國小</x:t>
   </x:si>
   <x:si>
     <x:t>113.04%</x:t>
   </x:si>
   <x:si>
     <x:t>113.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>102.61%</x:t>
+    <x:t>103.48%</x:t>
   </x:si>
   <x:si>
     <x:t>183605</x:t>
   </x:si>
   <x:si>
     <x:t>西門國小</x:t>
   </x:si>
   <x:si>
     <x:t>109.62%</x:t>
   </x:si>
   <x:si>
     <x:t>107.69%</x:t>
   </x:si>
   <x:si>
     <x:t>106.73%</x:t>
   </x:si>
   <x:si>
     <x:t>183606</x:t>
   </x:si>
   <x:si>
     <x:t>竹蓮國小</x:t>
   </x:si>
   <x:si>
+    <x:t>119.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>東園國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>三民國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>龍山國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>關東國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183611</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">載熙國小 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>113.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南寮國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>建功國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>水源國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>香山國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>虎林國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>港南國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>大庄國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>茄苳國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>朝山國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>大湖國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>內湖國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>南隘國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>頂埔國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>舊社國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>陽光國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>科園國小</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>高峰國小</x:t>
+  </x:si>
+  <x:si>
     <x:t>121.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>183607</x:t>
-[...268 lines deleted...]
-  <x:si>
     <x:t>110.71%</x:t>
   </x:si>
   <x:si>
     <x:t>183630</x:t>
   </x:si>
   <x:si>
     <x:t>青草湖國小</x:t>
   </x:si>
   <x:si>
     <x:t>116.67%</x:t>
   </x:si>
   <x:si>
     <x:t>123.81%</x:t>
   </x:si>
   <x:si>
     <x:t>111.90%</x:t>
   </x:si>
   <x:si>
     <x:t>183631</x:t>
   </x:si>
   <x:si>
     <x:t>華德福實校國小</x:t>
   </x:si>
   <x:si>
     <x:t>92.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>50.00%</x:t>
+    <x:t>57.14%</x:t>
   </x:si>
   <x:si>
     <x:t>183632</x:t>
   </x:si>
   <x:si>
     <x:t>關埔國小</x:t>
   </x:si>
   <x:si>
     <x:t>106.61%</x:t>
   </x:si>
   <x:si>
     <x:t>107.44%</x:t>
   </x:si>
   <x:si>
     <x:t>105.79%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
@@ -1185,289 +1185,289 @@
       </x:c>
       <x:c r="H6" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D7" s="0">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="0">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="0">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="0">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="0">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D9" s="0">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F9" s="0">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D10" s="0">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F10" s="0">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H10" s="0">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D11" s="0">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="0">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F12" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9">
       <x:c r="A13" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F13" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="0">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D14" s="0">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F14" s="0">
         <x:v>257</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D15" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F15" s="0">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
@@ -1498,63 +1498,63 @@
       </x:c>
       <x:c r="F17" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C18" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="0">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F18" s="0">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D19" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
@@ -1600,51 +1600,51 @@
       <x:c r="A21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D21" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="0">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D22" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H22" s="0">
@@ -1655,135 +1655,135 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C23" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F23" s="0">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C24" s="0">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D24" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F24" s="0">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D25" s="0">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F25" s="0">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="0">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F26" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H26" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="0">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D27" s="0">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="0">
@@ -1817,582 +1817,582 @@
       </x:c>
       <x:c r="F28" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D29" s="0">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F29" s="0">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H29" s="0">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="C30" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D30" s="0">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F30" s="0">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H30" s="0">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D31" s="0">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F31" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H31" s="0">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F32" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H32" s="0">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="C33" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D33" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F33" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D34" s="0">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F34" s="0">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H34" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="0">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F35" s="0">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H35" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D36" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F36" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H36" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C37" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D37" s="0">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F37" s="0">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H37" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D38" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H38" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9">
       <x:c r="A39" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C39" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D39" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F39" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H39" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9">
       <x:c r="A40" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C40" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D40" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F40" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H40" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9">
       <x:c r="A41" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C41" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D41" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F41" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H41" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9">
       <x:c r="A42" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C42" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F42" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H42" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9">
       <x:c r="A43" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C43" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D43" s="0">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F43" s="0">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9">
       <x:c r="A44" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C44" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F44" s="0">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H44" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9">
       <x:c r="A45" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C45" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D45" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F45" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H45" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9">
       <x:c r="A46" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F46" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H46" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9">
       <x:c r="A47" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="C47" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D47" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F47" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H47" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9">
       <x:c r="A48" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C48" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D48" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="F48" s="0">
@@ -2409,51 +2409,51 @@
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9">
       <x:c r="A49" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C49" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F49" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9">
       <x:c r="A50" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C50" s="0">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D50" s="0">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F50" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">